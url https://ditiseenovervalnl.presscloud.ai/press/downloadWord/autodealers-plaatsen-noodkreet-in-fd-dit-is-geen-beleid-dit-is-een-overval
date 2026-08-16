--- v0 (2025-12-31)
+++ v1 (2026-08-16)
@@ -271,131 +271,81 @@
         <w:t xml:space="preserve">"In 2009 werd exact dezelfde maatregel met algemene stemmen teruggedraaid. Alle argumenten van toen gelden nog steeds, maar de impact is nu twintig keer groter. Wij vragen de Eerste Kamer om haar werk te doen."</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1028" type="#_x0000_t32" style="width:450pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="0.1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Over: Ditiseenoverval.nl</w:t>
+        <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>